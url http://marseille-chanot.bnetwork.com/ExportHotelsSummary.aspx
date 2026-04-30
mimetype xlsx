--- v1 (2026-02-15)
+++ v2 (2026-04-30)
@@ -172,51 +172,51 @@
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="4">
         <v>364</v>
       </c>
       <c r="C2" s="4">
         <v>14</v>
       </c>
       <c r="D2" s="4">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="4">
-        <v>3008</v>
+        <v>3028</v>
       </c>
       <c r="C3" s="4">
         <v>16</v>
       </c>
       <c r="D3" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="4">
         <v>3488</v>
       </c>
       <c r="C4" s="4">
         <v>15</v>
       </c>
       <c r="D4" s="4">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>7</v>
@@ -284,38 +284,38 @@
         <v>13</v>
       </c>
       <c r="D9" s="4">
         <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="4">
         <v>35</v>
       </c>
       <c r="C10" s="4">
         <v>13</v>
       </c>
       <c r="D10" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5">
-        <v>10083</v>
+        <v>10103</v>
       </c>
       <c r="C11" s="5">
         <v>15</v>
       </c>
       <c r="D11" s="5">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>