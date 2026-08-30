--- v2 (2026-04-30)
+++ v3 (2026-08-30)
@@ -172,51 +172,51 @@
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="4">
         <v>364</v>
       </c>
       <c r="C2" s="4">
         <v>14</v>
       </c>
       <c r="D2" s="4">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="4">
-        <v>3028</v>
+        <v>3033</v>
       </c>
       <c r="C3" s="4">
         <v>16</v>
       </c>
       <c r="D3" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="4">
         <v>3488</v>
       </c>
       <c r="C4" s="4">
         <v>15</v>
       </c>
       <c r="D4" s="4">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>7</v>
@@ -284,38 +284,38 @@
         <v>13</v>
       </c>
       <c r="D9" s="4">
         <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="4">
         <v>35</v>
       </c>
       <c r="C10" s="4">
         <v>13</v>
       </c>
       <c r="D10" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5">
-        <v>10103</v>
+        <v>10108</v>
       </c>
       <c r="C11" s="5">
         <v>15</v>
       </c>
       <c r="D11" s="5">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>